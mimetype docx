--- v0 (2026-03-25)
+++ v1 (2026-11-04)
@@ -1,3362 +1,12140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="406C448F" w14:textId="77777777" w:rsidR="007F5785" w:rsidRPr="00743A59" w:rsidRDefault="00072166" w:rsidP="000F491C">
+    <w:p w14:paraId="7F92DAB0" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="03-ArticleTitle"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk160218378"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Titl</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">TitlE of the article </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148EED1B" w14:textId="6E18370A" w:rsidR="009F5A09" w:rsidRPr="00743A59" w:rsidRDefault="00C74C9A" w:rsidP="00925FA2">
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="3FDC8B06" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00510890" w:rsidRDefault="00214217" w:rsidP="00214217">
+      <w:pPr>
+        <w:pStyle w:val="05Receivedinformation"/>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Name SURNAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D17BB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27873">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-[...8 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iD (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510890">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00EA67AD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00510890">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Name SURNAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D17BB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27873">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-[...8 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iD (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510890">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00EA67AD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00510890">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Name SURNAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D17BB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27873">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-[...8 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iD (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510890">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2ADF67" w14:textId="091EE872" w:rsidR="00131078" w:rsidRDefault="00EA67AD" w:rsidP="007F5785">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="0ACE2D0A" w14:textId="35B8475C" w:rsidR="00214217" w:rsidRPr="000545C3" w:rsidRDefault="00214217" w:rsidP="00214217">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MinionPro-Regular"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department and/or Faculty, University, City, Country </w:t>
+      </w:r>
+      <w:r w:rsidR="00146767">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(ROR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A29387" w14:textId="36837305" w:rsidR="00214217" w:rsidRPr="000545C3" w:rsidRDefault="00214217" w:rsidP="00214217">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA67AD">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...5 lines deleted...]
-        <w:t>Affiliation</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department and/or Faculty, University, City, Country </w:t>
+      </w:r>
+      <w:r w:rsidR="00146767">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(ROR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB65CEE" w14:textId="25A22D78" w:rsidR="00EA67AD" w:rsidRDefault="00EA67AD" w:rsidP="00EA67AD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EA67AD">
+    <w:p w14:paraId="5202730A" w14:textId="6BE057F6" w:rsidR="00214217" w:rsidRDefault="00214217" w:rsidP="00FB7947">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Affiliation </w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or Faculty, University, City, Country </w:t>
+      </w:r>
+      <w:r w:rsidR="00146767">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(ROR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721A798F" w14:textId="0A44CE34" w:rsidR="00EA67AD" w:rsidRPr="00743A59" w:rsidRDefault="00EA67AD" w:rsidP="002A3F6B">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="01CC8332" w14:textId="01053934" w:rsidR="00FB7947" w:rsidRPr="00FB7947" w:rsidRDefault="00FB7947" w:rsidP="00FB7947">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510890">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Affiliation </w:t>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB7947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corresponding author. E-mail: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB7947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB7947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>@xxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABE8ECD" w14:textId="42EE0B79" w:rsidR="00816279" w:rsidRPr="00743A59" w:rsidRDefault="00816279" w:rsidP="002A3F6B">
+    <w:p w14:paraId="43042E09" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="05Receivedinformation"/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Received xx xxxx 2026; </w:t>
-[...11 lines deleted...]
-        <w:t>accepted xx xxxx 2026</w:t>
+        <w:t xml:space="preserve">Received xx </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026; revised xx </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026; accepted xx </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B79404A" w14:textId="05F40F5D" w:rsidR="00131078" w:rsidRPr="00743A59" w:rsidRDefault="00072166" w:rsidP="00E947AD">
+    <w:p w14:paraId="1F68CC54" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="06-Abstracttext"/>
         <w:ind w:left="426" w:right="425"/>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Abstract</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00FA2643" w:rsidRPr="00FA2643">
+        <w:t>Abstract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA2643">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A single paragraph of approximately 200 words providing a clear and relevant overview of the work. It should briefly introduce the research question and purpose, outline the key methods used, highlight the main results and state the principal conclusions or interpretations. It must accurately reflect the content of the paper and only include results supported in the main text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A42D59" w14:textId="5D370E35" w:rsidR="00E947AD" w:rsidRPr="00743A59" w:rsidRDefault="00072166" w:rsidP="00E947AD">
+    <w:p w14:paraId="127366E5" w14:textId="7A3B24BF" w:rsidR="00214217" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="06-Abstracttext"/>
         <w:ind w:left="426" w:right="425"/>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-      <w:r w:rsidR="00E71A09" w:rsidRPr="00743A59">
-[...20 lines deleted...]
-      <w:r w:rsidR="00EA67AD" w:rsidRPr="00EA67AD">
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA67AD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>keyword 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA67AD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keyword 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA67AD">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keyword 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA67AD">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(List three to </w:t>
       </w:r>
-      <w:r w:rsidR="00EA67AD">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eight</w:t>
       </w:r>
-      <w:r w:rsidR="00EA67AD" w:rsidRPr="00EA67AD">
+      <w:r w:rsidRPr="00EA67AD">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> keywords specific to the article)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666CA0B2" w14:textId="1B10242C" w:rsidR="004B56DA" w:rsidRPr="00743A59" w:rsidRDefault="004B56DA" w:rsidP="004B56DA">
+    <w:p w14:paraId="49FDB144" w14:textId="73480441" w:rsidR="00214217" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="06-Abstracttext"/>
-        <w:ind w:left="425" w:right="425"/>
-[...16 lines deleted...]
-        </w:sectPr>
+        <w:ind w:left="426" w:right="425"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JEL Classification:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00743A59">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> text.,</w:t>
+      <w:r w:rsidR="00C55A87">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55A87" w:rsidRPr="00C55A87">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must be provided. Choose JEL Classification Codes from the list</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55A87" w:rsidRPr="00B271A0">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00C55A87" w:rsidRPr="00132A85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.aeaweb.org/econlit/jelCodes.php?view=econlit</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C55A87">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C54A934" w14:textId="77777777" w:rsidR="00131078" w:rsidRPr="00743A59" w:rsidRDefault="00131078" w:rsidP="00131078">
+    <w:p w14:paraId="4B5F4AA8" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="07-Subchaptertitle"/>
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...5 lines deleted...]
-        <w:t>Introduction</w:t>
+        <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EC095A" w14:textId="081FACED" w:rsidR="00325B2E" w:rsidRPr="00743A59" w:rsidRDefault="004B56DA" w:rsidP="00325B2E">
+    <w:p w14:paraId="21BFEAAC" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="08a-firstparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C93C72">
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66253174" w14:textId="77777777" w:rsidR="004B56DA" w:rsidRPr="00743A59" w:rsidRDefault="004B56DA" w:rsidP="004B56DA">
+    <w:p w14:paraId="35445E56" w14:textId="77777777" w:rsidR="00214217" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="08-Text"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text </w:t>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7C2E3F" w14:textId="47953A33" w:rsidR="009F5A09" w:rsidRPr="00743A59" w:rsidRDefault="00AA002D" w:rsidP="002A3DF2">
+    <w:p w14:paraId="1AE3D393" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="07-Subchaptertitle"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...5 lines deleted...]
-        <w:t>Heading</w:t>
+        <w:t>2. Heading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB21C5B" w14:textId="77777777" w:rsidR="004B56DA" w:rsidRPr="00743A59" w:rsidRDefault="004B56DA" w:rsidP="004B56DA">
+    <w:p w14:paraId="31386913" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="08a-firstparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk159851272"/>
-[...4 lines deleted...]
-        <w:t>Text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text .</w:t>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF6A7EC" w14:textId="77777777" w:rsidR="004B56DA" w:rsidRPr="00743A59" w:rsidRDefault="004B56DA" w:rsidP="004B56DA">
+    <w:p w14:paraId="5C23B9FE" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="08-Text"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text </w:t>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B20FCBF" w14:textId="53ECA440" w:rsidR="00190D26" w:rsidRPr="00743A59" w:rsidRDefault="00242424" w:rsidP="002A3DF2">
+    <w:p w14:paraId="61A33909" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="12-Tabletitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
-        <w:t xml:space="preserve">Table 1. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (source: )</w:t>
+        <w:t xml:space="preserve">Table 1. Title of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743A59">
+        <w:t xml:space="preserve">able (source: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743A59">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4642" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1553"/>
         <w:gridCol w:w="1565"/>
         <w:gridCol w:w="1524"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00190D26" w:rsidRPr="00743A59" w14:paraId="61839251" w14:textId="77777777" w:rsidTr="00065B73">
+      <w:tr w:rsidR="00214217" w:rsidRPr="00743A59" w14:paraId="1788760D" w14:textId="77777777" w:rsidTr="000545C3">
         <w:trPr>
           <w:trHeight w:val="604"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8CEA7A" w14:textId="77777777" w:rsidR="00190D26" w:rsidRPr="00743A59" w:rsidRDefault="00190D26" w:rsidP="00A13F0D">
+          <w:p w14:paraId="4DD00076" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="647DCE72" w14:textId="1C9DC3BA" w:rsidR="00190D26" w:rsidRPr="00743A59" w:rsidRDefault="00A13F0D" w:rsidP="00A13F0D">
+          <w:p w14:paraId="3FAE81D0" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4965CD58" w14:textId="43556EEC" w:rsidR="00190D26" w:rsidRPr="00743A59" w:rsidRDefault="00A13F0D" w:rsidP="00A13F0D">
+          <w:p w14:paraId="24B6E553" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
+            <w:r>
+              <w:t>T</w:t>
+            </w:r>
             <w:r w:rsidRPr="00743A59">
-              <w:t>text</w:t>
+              <w:t>ext</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00113DAE" w:rsidRPr="00743A59" w14:paraId="4C09B3C5" w14:textId="77777777" w:rsidTr="00065B73">
+      <w:tr w:rsidR="00214217" w:rsidRPr="00743A59" w14:paraId="5E255785" w14:textId="77777777" w:rsidTr="000545C3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F91161B" w14:textId="6356C123" w:rsidR="00113DAE" w:rsidRPr="00743A59" w:rsidRDefault="00A13F0D" w:rsidP="00A13F0D">
+          <w:p w14:paraId="69257C7B" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B177B3" w:rsidRPr="00743A59" w14:paraId="7B455E6E" w14:textId="77777777" w:rsidTr="00065B73">
+      <w:tr w:rsidR="00214217" w:rsidRPr="00743A59" w14:paraId="6EB1E0DB" w14:textId="77777777" w:rsidTr="000545C3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B425B9E" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00113DAE" w:rsidP="00A13F0D">
+          <w:p w14:paraId="599B652D" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>L</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> cm</w:t>
+              <w:t>Length, cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC18814" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="398563B6" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>17.30 ± 0.837</w:t>
+              <w:t>17.30±0.837</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8E2C46" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="4D4F1A54" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>21</w:t>
-[...5 lines deleted...]
-              <w:t>40 ± 4.164</w:t>
+              <w:t>21.40±4.164</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002554B7" w:rsidRPr="00743A59" w14:paraId="7571D10C" w14:textId="77777777" w:rsidTr="00065B73">
+      <w:tr w:rsidR="00214217" w:rsidRPr="00743A59" w14:paraId="6A7CB864" w14:textId="77777777" w:rsidTr="000545C3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F449C78" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00113DAE" w:rsidP="00A13F0D">
+          <w:p w14:paraId="390C1151" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>W</w:t>
-[...2 lines deleted...]
-              <w:t>eight, g</w:t>
+              <w:t>Weight, g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="763380D5" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="1F012FA9" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>95.43 ± 14.581</w:t>
+              <w:t>95.43±14.581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30E25208" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="0B8E3B11" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>205.18 ± 116.835</w:t>
+              <w:t>205.18±116.835</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00113DAE" w:rsidRPr="00743A59" w14:paraId="6ABFD3E5" w14:textId="77777777" w:rsidTr="00065B73">
+      <w:tr w:rsidR="00214217" w:rsidRPr="00743A59" w14:paraId="1005BEC9" w14:textId="77777777" w:rsidTr="000545C3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E82CB59" w14:textId="77777777" w:rsidR="00113DAE" w:rsidRPr="00743A59" w:rsidRDefault="00113DAE" w:rsidP="00A13F0D">
+          <w:p w14:paraId="4DBABD87" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
               <w:t xml:space="preserve">Biomarkers </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B177B3" w:rsidRPr="00743A59" w14:paraId="2F0F0B4E" w14:textId="77777777" w:rsidTr="00065B73">
+      <w:tr w:rsidR="00214217" w:rsidRPr="00743A59" w14:paraId="31345AA3" w14:textId="77777777" w:rsidTr="000545C3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C30EBBB" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="4774D739" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>HCT</w:t>
+              <w:t>HCT, L-L</w:t>
             </w:r>
-            <w:r w:rsidR="00113DAE" w:rsidRPr="00743A59">
-[...2 lines deleted...]
-            <w:r w:rsidR="00113DAE" w:rsidRPr="00743A59">
+            <w:r w:rsidRPr="00743A59">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>−1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD04238" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="68717401" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>0.25 ± 0.038</w:t>
+              <w:t>0.25±0.038</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F893DA7" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="637C4372" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>0.26 ± 0.040</w:t>
+              <w:t>0.26±0.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002554B7" w:rsidRPr="00743A59" w14:paraId="4E4E8D33" w14:textId="77777777" w:rsidTr="00065B73">
+      <w:tr w:rsidR="00214217" w:rsidRPr="00743A59" w14:paraId="5FCAA521" w14:textId="77777777" w:rsidTr="000545C3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E114B7" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="4085DA1C" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
               <w:t>CF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE49C39" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="6A0D352B" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>1.84 ± 0.151</w:t>
+              <w:t>1.84±0.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4A3E8E" w14:textId="77777777" w:rsidR="00B177B3" w:rsidRPr="00743A59" w:rsidRDefault="00B177B3" w:rsidP="00A13F0D">
+          <w:p w14:paraId="17BD9A06" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="000545C3">
             <w:pPr>
               <w:pStyle w:val="13tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00743A59">
-              <w:t>1.92 ± 0.168</w:t>
+              <w:t>1.92±0.168</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="428F7A96" w14:textId="77777777" w:rsidR="0009377E" w:rsidRDefault="0009377E" w:rsidP="0009377E">
+    <w:p w14:paraId="7C2DD1BB" w14:textId="77777777" w:rsidR="00214217" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="08-Text"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C634E3C" w14:textId="70BEAC8F" w:rsidR="0009377E" w:rsidRPr="00743A59" w:rsidRDefault="0009377E" w:rsidP="0009377E">
+    <w:p w14:paraId="5A9A8194" w14:textId="04D3DE9C" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="08-Text"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Text text text text text text text text text text text text text text text text text text text </w:t>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0FF1B9" w14:textId="77777777" w:rsidR="004B56DA" w:rsidRPr="00743A59" w:rsidRDefault="004B56DA" w:rsidP="00927CEF">
-[...8 lines deleted...]
-          <w:sz w:val="18"/>
+    <w:p w14:paraId="19C5912E" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
+      <w:pPr>
+        <w:pStyle w:val="06-Abstracttext"/>
+        <w:ind w:left="426" w:right="425"/>
+        <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A3FB4BA" w14:textId="4F2E714F" w:rsidR="005272E8" w:rsidRPr="00743A59" w:rsidRDefault="008A5F83" w:rsidP="00002C37">
+    <w:p w14:paraId="6D903998" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="08-Text"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69E15B2B" wp14:editId="712B5296">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09EB589B" wp14:editId="5B7F70D9">
             <wp:extent cx="2623820" cy="1550670"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 1" descr="A diagram of a blue square and a blue square&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="A diagram of a blue square and a blue square&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="7320"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2623820" cy="1550670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690501C2" w14:textId="163F8639" w:rsidR="009E70BF" w:rsidRPr="00743A59" w:rsidRDefault="008A5F83" w:rsidP="00927CEF">
+    <w:p w14:paraId="50FE6C76" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="08-Text"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0573682D" wp14:editId="32047C8F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CE7100B" wp14:editId="26CB2CB9">
             <wp:extent cx="2614295" cy="1550670"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr="A diagram of a blue rectangle and a blue rectangle with black dots&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="A diagram of a blue rectangle and a blue rectangle with black dots&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="7008"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2614295" cy="1550670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="0021668B" w14:textId="6CC593DA" w:rsidR="00447FEA" w:rsidRPr="00743A59" w:rsidRDefault="00157251" w:rsidP="002A3DF2">
+    <w:p w14:paraId="4B93C89A" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="10-Figuretitle"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
-      <w:r w:rsidR="00072166" w:rsidRPr="00743A59">
-[...3 lines deleted...]
-        <w:t>Title of the Figure</w:t>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>igure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (source: ….)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194F823A" w14:textId="77777777" w:rsidR="00A13F0D" w:rsidRPr="00743A59" w:rsidRDefault="00A13F0D" w:rsidP="00A13F0D">
+    <w:p w14:paraId="7F839EB2" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="08-Text"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text </w:t>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634B5042" w14:textId="5C72C812" w:rsidR="00A13F0D" w:rsidRPr="00743A59" w:rsidRDefault="00A13F0D" w:rsidP="00A13F0D">
+    <w:p w14:paraId="776C224C" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
       <w:pPr>
         <w:pStyle w:val="09-Equation"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:position w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:object w:dxaOrig="1719" w:dyaOrig="300" w14:anchorId="2FA24387">
+        <w:object w:dxaOrig="1719" w:dyaOrig="300" w14:anchorId="27DD3D95">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:86.4pt;height:15pt" o:ole="">
-            <v:imagedata r:id="rId18" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:86.15pt;height:14.15pt" o:ole="">
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1829454824" r:id="rId19"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1854525655" r:id="rId9"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00743A59">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> (1)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09516526" w14:textId="6160A75A" w:rsidR="00A13F0D" w:rsidRPr="00743A59" w:rsidRDefault="00A13F0D" w:rsidP="00447FEA">
-[...121 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2E5A9009" w14:textId="5597B71B" w:rsidR="00CC46D0" w:rsidRDefault="00214217" w:rsidP="00214217">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3568E4F9" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
+      <w:pPr>
+        <w:pStyle w:val="07-Subchaptertitle"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1424EF2A" w14:textId="77777777" w:rsidR="00214217" w:rsidRPr="00743A59" w:rsidRDefault="00214217" w:rsidP="00214217">
+      <w:pPr>
+        <w:pStyle w:val="08a-firstparagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743A59">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38587AB9" w14:textId="7AE52C2B" w:rsidR="00214217" w:rsidRDefault="00214217" w:rsidP="00214217">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DC6834" w14:textId="77777777" w:rsidR="00891061" w:rsidRDefault="00891061" w:rsidP="00214217">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D992D31" w14:textId="4A15CA1E" w:rsidR="003E7DEA" w:rsidRPr="003E7DEA" w:rsidRDefault="003E7DEA" w:rsidP="00214217">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>All sources must be cited and referenced using the APA citation style</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B64AF16" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> APA Style (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>method</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>short</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>citations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>alphabetical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>end</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>paper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>every</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vice versa. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>names</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>surnames</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, also </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>volume</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pages, etc.) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>references</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>correct</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609DDE25" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>style</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>examples</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236014B9" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>discussed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016)… – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>single</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>item</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3807CA89" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>discussed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>full</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2016) – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>single</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>item</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1DF1AEA2" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>discussed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>full</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Burkart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2016) – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5BC52D8E" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>discussed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>full</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2016)… – 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="36717CF9" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>discussed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>full</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (P. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2016; S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2017)… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>items</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>similar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>names</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3AD434E0" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>discussed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>full</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2016a, 2016b)… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>items</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>published</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>same</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="79FD35BC" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="00DF2203" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="15-Reference"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02036EA1" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>examples</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B7B761" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B02FA7B" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Montgomery, D. C. (2012). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>statistical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>quality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (7th </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wiley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4FFCED" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>chapter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="03A6EB70" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Slack</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. (2007). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>terminalisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>seaports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
-[...1 lines deleted...]
-        <w:t>)</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Olivier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Notteboom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Slack</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Eds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>global</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>supply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>chains</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 41–50). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ashgate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F377B8E" w14:textId="3C7760A8" w:rsidR="00340C3E" w:rsidRPr="00743A59" w:rsidRDefault="00AB3DAB" w:rsidP="00C92CE7">
-[...50 lines deleted...]
-        <w:r w:rsidR="0094511A" w:rsidRPr="00743A59">
+    <w:p w14:paraId="35A2EB46" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="40F7BEEF" w14:textId="1199C2C3" w:rsidR="003E7DEA" w:rsidRPr="00D5033A" w:rsidRDefault="003E7DEA" w:rsidP="00D5033A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="424242"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Badami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. G., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Haider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. (2007). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>transit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Indian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Transportation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Practice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(10), 961–981. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC474A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1590/s1984-29612023019</w:t>
+          <w:t>https://doi.org/10.1016/j.tra.2007.06.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E8BD84B" w14:textId="77777777" w:rsidR="00EC3BB8" w:rsidRPr="00743A59" w:rsidRDefault="00C051CF" w:rsidP="00EC3BB8">
-[...24 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+    <w:p w14:paraId="46AAFEF6" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Conference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>proceedings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="49D0CDA0" w14:textId="77777777" w:rsidR="00B9209D" w:rsidRPr="000545C3" w:rsidRDefault="00B9209D" w:rsidP="00B9209D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="424242"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk242970368"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bedenel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A.-L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Jourdan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Biernacki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. (2019). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Probability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>estimation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>adapted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>genetic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>algorithm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>web</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>insurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00743A59">
-[...10 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Battiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Brunato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kotsireas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; P. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pardalos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Eds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Lecture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>notes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> computer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Vol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 11353. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>intelligent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>optimization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 225–240). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Springer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E36C4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="0094511A" w:rsidRPr="00743A59">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00CC474A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
-            <w:lang w:val="en-US"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
-          <w:t>https://doi.org/10.3389/fendo.2019.00062</w:t>
+          <w:t>https://doi.org/10.1007/978-3-030-05348-2_21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="6A6D5E45" w14:textId="77777777" w:rsidR="00B9209D" w:rsidRPr="000545C3" w:rsidRDefault="00B9209D" w:rsidP="00B9209D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Brown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Caste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. (2004, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Integrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>obstacle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>detection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>framework</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03E69">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Paper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>presentation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03E69">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IEEE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Intelligent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vehicles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Detroit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, MI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2E59A2" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Thesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dissertation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="793186FF" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Suwetwattanakul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, C. (2010). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Developing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sharing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Thailand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Unpublished</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dissertation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Victoria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C14DB18" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="47262EAA" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="424242"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. (2019, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>December</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>How</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>charity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>apps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>generous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. BBC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>News</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00CC474A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.bbc.com/news/business-50572939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75F589B0" w14:textId="77777777" w:rsidR="00F45AC1" w:rsidRPr="00743A59" w:rsidRDefault="00F45AC1" w:rsidP="00EC3BB8">
-[...26 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="1ED90ED8" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Non-book</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>formats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="081B3B34" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sidra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Intersections</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. (2008). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>User</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>guide-introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00743A59">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Akcelik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Associates </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ltd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BAFF5A" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Standards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7BE2E1C7" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="424242"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Standardization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. (2005). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Eurocode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3: Design </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>steel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>structures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-9: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fatigue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> (EN 1993-1-9). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00CC474A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://helcom.fi/wp-content/uploads/2019/08/2013-Copenhagen-Ministerial-Declaration-w-cover-1.pdf</w:t>
+          <w:t>https://www.phd.eng.br/wp-content/uploads/2015/12/en.1993.1.9.2005-1.pdf</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000545C3">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="E6B800"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:br/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67B019F9" w14:textId="1DC746E7" w:rsidR="00F45AC1" w:rsidRPr="00743A59" w:rsidRDefault="00F45AC1" w:rsidP="00F45AC1">
-[...1 lines deleted...]
-        <w:pStyle w:val="15-Reference"/>
+    <w:p w14:paraId="49FC9770" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Standardization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. (1998). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ergonomics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>thermal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Instruments </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>measuring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>quantities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ISO Standard </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F03E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F03E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. 7726:1998).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Geneva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Switzerland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4A7F2C" w14:textId="77777777" w:rsidR="003E7DEA" w:rsidRPr="000545C3" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000545C3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Directives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="52D168B6" w14:textId="3F4CA754" w:rsidR="003E7DEA" w:rsidRPr="00BD35AD" w:rsidRDefault="003E7DEA" w:rsidP="003E7DEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Parliament</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Union</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2012). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00743A59">
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Directive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012/27/EU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Parliament</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>energy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>efficiency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>amending</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Directives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2009/125/EC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010/30/EU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>repealing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Directives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2004/8/EC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2006/32/EC (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EEA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>relevance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00CC474A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
-            <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
           </w:rPr>
-          <w:t>https://environment.ec.europa.eu/topics/water/water-framework-directive_en</w:t>
+          <w:t>https://eur-lex.europa.eu/eli/dir/2012/27/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00F7D9C6" w14:textId="3F6A29D7" w:rsidR="00C04C23" w:rsidRPr="00743A59" w:rsidRDefault="00C04C23" w:rsidP="00F45AC1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7ABC095E" w14:textId="6A8693B2" w:rsidR="00BD35AD" w:rsidRPr="00BD35AD" w:rsidRDefault="00BD35AD" w:rsidP="00BD35AD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>More</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>examples</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to APA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>style</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00CC474A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://apastyle.apa.org/style-grammar-guidelines/references/examples</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BD35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FFC000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="108F2F80" w14:textId="77777777" w:rsidR="00AE7C58" w:rsidRPr="00AE7C58" w:rsidRDefault="00AE7C58" w:rsidP="00AE7C58"/>
-[...7 lines deleted...]
-      <w:cols w:num="2" w:space="340"/>
+    <w:sectPr w:rsidR="00BD35AD" w:rsidRPr="00BD35AD">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...29 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...1196 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...81 lines deleted...]
-    <w:tmpl w:val="E5021462"/>
+    <w:nsid w:val="04556034"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC724410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1492"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="088D3D39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EFF8BF44"/>
+    <w:lvl w:ilvl="0" w:tplc="04270001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1209" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
-[...384 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -3412,3457 +12190,1401 @@
     <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10E96DC5"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DD55D04"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CDC465EC"/>
+    <w:tmpl w:val="4B1490FC"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...414 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="2BFA5C1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1837"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1837" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2557"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="2557" w:hanging="180"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3277"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="3277" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3997"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3997" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4717"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="4717" w:hanging="180"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5437"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="5437" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6157"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="6157" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6877"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="6877" w:hanging="180"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-    <w:nsid w:val="3E6433B7"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1798600B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C472DA10"/>
+    <w:tmpl w:val="B14C5DB0"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1837"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1837" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2557"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="2557" w:hanging="180"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3277"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="3277" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3997"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3997" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4717"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="4717" w:hanging="180"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5437"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="5437" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6157"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="6157" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6877"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="6877" w:hanging="180"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EB447BF"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="194B1A47"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="33BE7C26"/>
+    <w:tmpl w:val="90FEC372"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1117"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1117" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1837"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1837" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2557"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2557" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3277"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3277" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3997"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3997" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4717"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4717" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5437"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5437" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6157"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="6157" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6877"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6877" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E764496"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="048A83EA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1146"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1146" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1866"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1866" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2586"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2586" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3306"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3306" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4026"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="4026" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4746"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4746" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5466"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5466" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6186"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="6186" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6906"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6906" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54837D63"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="314736E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="31AABCCC"/>
+    <w:tmpl w:val="4DAC1236"/>
     <w:lvl w:ilvl="0" w:tplc="04270001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04270001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04270001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0427000D">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="336F7596"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8DBE4610"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1117" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1837" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04270005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2557" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04270001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB52212"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94F86F08"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3277" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04270003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3997" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04270005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4717" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04270001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="525C566F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4D344F38"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5437" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6157" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6877" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...347 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2537" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4697" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6857" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...352 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="168519754">
+  <w:num w:numId="1" w16cid:durableId="157427320">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="457842674">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="27072689">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1672444187">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="860970265">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1102645923">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="152842212">
+  <w:num w:numId="7" w16cid:durableId="1801530688">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1325157694">
+  <w:num w:numId="8" w16cid:durableId="1282808419">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1792362703">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1516918296">
-[...14 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1026633958">
+  <w:num w:numId="10" w16cid:durableId="1023046889">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...70 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...7 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:zoom w:percent="180"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="1296"/>
+  <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C31DC7"/>
-[...1082 lines deleted...]
-    <w:rsid w:val="7D095D82"/>
+    <w:rsidRoot w:val="00214217"/>
+    <w:rsid w:val="00146767"/>
+    <w:rsid w:val="00214217"/>
+    <w:rsid w:val="002A3498"/>
+    <w:rsid w:val="003E7DEA"/>
+    <w:rsid w:val="00891061"/>
+    <w:rsid w:val="00B9209D"/>
+    <w:rsid w:val="00BD35AD"/>
+    <w:rsid w:val="00C15C20"/>
+    <w:rsid w:val="00C55A87"/>
+    <w:rsid w:val="00CC46D0"/>
+    <w:rsid w:val="00CC474A"/>
+    <w:rsid w:val="00D5033A"/>
+    <w:rsid w:val="00F03E69"/>
+    <w:rsid w:val="00FB7947"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="755F25E1"/>
+  <w14:docId w14:val="385F8713"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7FABC23D-A03B-4842-AE35-0175C1A350E6}"/>
+  <w15:docId w15:val="{90F8D0F6-18E1-4A36-825B-CB0FD07FF030}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6890,51 +13612,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6999,52 +13721,52 @@
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7116,2722 +13838,356 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA6282"/>
-[...98 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:rsid w:val="00D72987"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03-ArticleTitle">
+    <w:name w:val="03 - Article Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00214217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="720" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:caps/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00B023A5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05Receivedinformation">
+    <w:name w:val="05_Received information"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00214217"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Yu Gothic Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00C04C23"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
+    <w:name w:val="Affiliation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00214217"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
-      <w:iCs/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06-Abstracttext">
+    <w:name w:val="06 - Abstract text"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:rsid w:val="00214217"/>
     <w:pPr>
-      <w:spacing w:after="60"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="284" w:right="284"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08a-firstparagraph">
     <w:name w:val="08a-first paragraph"/>
     <w:basedOn w:val="08-Text"/>
     <w:qFormat/>
-    <w:rsid w:val="00325B2E"/>
+    <w:rsid w:val="00214217"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08-Text">
     <w:name w:val="08 -  Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00214217"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:firstLine="425"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="lt-LT"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07-Subchaptertitle">
     <w:name w:val="07 - Subchapter title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="004B56DA"/>
+    <w:rsid w:val="00214217"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+      <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="22"/>
-      <w:lang w:val="lt-LT"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12-Tabletitle">
+    <w:name w:val="12 - Table title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00214217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13tabletext">
+    <w:name w:val="13_table text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00214217"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-709" w:firstLine="466"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09-Equation">
     <w:name w:val="09 -Equation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:rsid w:val="00214217"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="2268"/>
         <w:tab w:val="right" w:pos="4649"/>
       </w:tabs>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="lt-LT"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10-Figuretitle">
+    <w:name w:val="10 - Figure title"/>
+    <w:rsid w:val="00214217"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15-Reference">
     <w:name w:val="15 -Reference"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003E7DEA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
-      <w:spacing w:after="40"/>
+      <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="lt-LT"/>
-[...102 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:semiHidden/>
+    <w:rsid w:val="003E7DEA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...384 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C1A03"/>
+    <w:rsid w:val="003E7DEA"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+      <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...20 lines deleted...]
-    <w:rsid w:val="00250D92"/>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7DEA"/>
     <w:rPr>
-      <w:color w:val="954F72"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
-[...117 lines deleted...]
-    <w:rsid w:val="0028506B"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7DEA"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="center"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...32 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00800680"/>
+    <w:rsid w:val="00BD35AD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C55A87"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1627 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fendo.2019.00062" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/s1984-29612023019" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://environment.ec.europa.eu/topics/water/water-framework-directive_en" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helcom.fi/wp-content/uploads/2019/08/2013-Copenhagen-Ministerial-Declaration-w-cover-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phd.eng.br/wp-content/uploads/2015/12/en.1993.1.9.2005-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/business-50572939" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-05348-2_21" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aeaweb.org/econlit/jelCodes.php?view=econlit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.tra.2007.06.002" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dir/2012/27/oj" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9866,119 +14222,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10085,937 +14407,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...672 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3067</Characters>
+  <Pages>3</Pages>
+  <Words>966</Words>
+  <Characters>5512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3598</CharactersWithSpaces>
+  <CharactersWithSpaces>6466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Dovilė Vaitkevičienė</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...105 lines deleted...]
-</file>